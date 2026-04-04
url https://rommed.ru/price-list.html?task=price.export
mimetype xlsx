--- v3 (2026-02-18)
+++ v4 (2026-04-04)
@@ -2795,51 +2795,51 @@
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="A29:E29"/>
     <mergeCell ref="A35:E35"/>
     <mergeCell ref="A42:E42"/>
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A71:E71"/>
     <mergeCell ref="A82:E82"/>
     <mergeCell ref="A89:E89"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A105:E105"/>
     <mergeCell ref="A116:E116"/>
     <mergeCell ref="A124:E124"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-    <oddHeader>&amp;L&amp;G&amp;Cтел./факс: +7 (831) 435-45-50, 439-38-90&amp;R18.02.2026</oddHeader>
+    <oddHeader>&amp;L&amp;G&amp;Cтел./факс: +7 (831) 435-45-50, 439-38-90&amp;R04.04.2026</oddHeader>
     <oddFooter>rommed.ru</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawingHF r:id="rId_headerfooter_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>