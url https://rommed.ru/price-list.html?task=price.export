--- v4 (2026-04-04)
+++ v5 (2026-05-19)
@@ -2795,51 +2795,51 @@
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="A29:E29"/>
     <mergeCell ref="A35:E35"/>
     <mergeCell ref="A42:E42"/>
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A71:E71"/>
     <mergeCell ref="A82:E82"/>
     <mergeCell ref="A89:E89"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A105:E105"/>
     <mergeCell ref="A116:E116"/>
     <mergeCell ref="A124:E124"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-    <oddHeader>&amp;L&amp;G&amp;Cтел./факс: +7 (831) 435-45-50, 439-38-90&amp;R04.04.2026</oddHeader>
+    <oddHeader>&amp;L&amp;G&amp;Cтел./факс: +7 (831) 435-45-50, 439-38-90&amp;R19.05.2026</oddHeader>
     <oddFooter>rommed.ru</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawingHF r:id="rId_headerfooter_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>